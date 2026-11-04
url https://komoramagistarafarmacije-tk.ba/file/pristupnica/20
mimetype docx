--- v0 (2025-10-13)
+++ v1 (2026-11-04)
@@ -85,68 +85,68 @@
                       <a:ext cx="1711960" cy="1591945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                             </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00255FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00255FAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1032" type="#_x0000_t202" style="width:91.6pt;height:106pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" filled="f" strokeweight=".73pt">
-            <v:textbox style="mso-next-textbox:#_x0000_s1032" inset="0,0,0,0">
+          <v:shape id="_x0000_s1029" type="#_x0000_t202" style="width:91.6pt;height:106pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" filled="f" strokeweight=".73pt">
+            <v:textbox style="mso-next-textbox:#_x0000_s1029" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w:rsidR="007712F5" w:rsidRDefault="007712F5" w:rsidP="007712F5">
                   <w:pPr>
                     <w:spacing w:before="79"/>
                     <w:ind w:left="141"/>
                     <w:rPr>
                       <w:sz w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:proofErr w:type="gramStart"/>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <w:t>slika</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="none"/>
             <w10:anchorlock/>
           </v:shape>
@@ -177,84 +177,82 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="123" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2484"/>
-        <w:gridCol w:w="3484"/>
-        <w:gridCol w:w="3549"/>
+        <w:gridCol w:w="7033"/>
       </w:tblGrid>
       <w:tr w:rsidR="00104A9B">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Ime</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104A9B">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="107"/>
               <w:rPr>
@@ -266,93 +264,91 @@
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Ime</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>oca</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104A9B">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Prezime</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104A9B">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="107"/>
               <w:rPr>
@@ -364,398 +360,118 @@
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Djevojačko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>prezime</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00104A9B">
+      <w:tr w:rsidR="00255FAA" w:rsidTr="00B319C9">
         <w:trPr>
           <w:trHeight w:val="854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
+          <w:p w:rsidR="00255FAA" w:rsidRDefault="00255FAA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Mjesto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> i datum </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>rođenja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
-[...224 lines deleted...]
-          <w:p w:rsidR="00104A9B" w:rsidRDefault="007712F5">
+            <w:tcW w:w="7033" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00255FAA" w:rsidRDefault="00255FAA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="113" w:right="138"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...56 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007712F5">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007712F5" w:rsidRDefault="007712F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
@@ -773,51 +489,50 @@
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>lične</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>karte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="007712F5" w:rsidRDefault="007712F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104A9B">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="107"/>
               <w:rPr>
@@ -829,136 +544,133 @@
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Adresa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>stanovanja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007712F5" w:rsidTr="007B4C6A">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007712F5" w:rsidRDefault="007712F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="007712F5" w:rsidRDefault="007712F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:ind w:left="113" w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00104A9B">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="006F5FB8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7033" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00104A9B" w:rsidRDefault="00104A9B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1573,58 +1285,56 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00104A9B" w:rsidRDefault="00D566E6" w:rsidP="00D566E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4345"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104A9B" w:rsidRDefault="007712F5">
+    <w:p w:rsidR="00104A9B" w:rsidRDefault="00255FAA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:pict>
           <v:line id="_x0000_s1026" style="position:absolute;z-index:1072;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" from="5in,720.5pt" to="559pt,720.5pt" strokeweight="1.32pt">
             <w10:wrap anchorx="page" anchory="page"/>
           </v:line>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00104A9B" w:rsidSect="00104A9B">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1600" w:right="1020" w:bottom="280" w:left="1120" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -1659,74 +1369,75 @@
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104A9B"/>
     <w:rsid w:val="000A6AE6"/>
     <w:rsid w:val="00104A9B"/>
+    <w:rsid w:val="00255FAA"/>
     <w:rsid w:val="006F5FB8"/>
     <w:rsid w:val="007712F5"/>
     <w:rsid w:val="00824B7B"/>
     <w:rsid w:val="009C2D01"/>
     <w:rsid w:val="00A56E8E"/>
     <w:rsid w:val="00D566E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bs-Latn-BA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1030"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2428,75 +2139,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>83</Words>
-  <Characters>475</Characters>
+  <Words>76</Words>
+  <Characters>435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - pristupnica u elektronskoj formi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>557</CharactersWithSpaces>
+  <CharactersWithSpaces>510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - pristupnica u elektronskoj formi</dc:title>
   <dc:creator>Amir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-01-29T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2</vt:lpwstr>